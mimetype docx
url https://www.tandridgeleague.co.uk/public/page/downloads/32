--- v0 (2025-11-03)
+++ v1 (2026-04-08)
@@ -2998,51 +2998,51 @@
       <w:r w:rsidR="0062182C" w:rsidRPr="00564439">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fixtures</w:t>
       </w:r>
       <w:r w:rsidR="00DF3CBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Spring Trophy Events at U7 to U11</w:t>
       </w:r>
       <w:r w:rsidR="0062182C" w:rsidRPr="00564439">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E25700" w14:textId="12D307C8" w:rsidR="00DE05F0" w:rsidRPr="00DE05F0" w:rsidRDefault="0062182C" w:rsidP="005B4693">
+    <w:p w14:paraId="77737F2E" w14:textId="5A8915E0" w:rsidR="00263A78" w:rsidRPr="000173F2" w:rsidRDefault="0062182C" w:rsidP="005B4693">
       <w:pPr>
         <w:pStyle w:val="Date"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3374"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5292"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00564439">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008F6044">
@@ -3251,124 +3251,50 @@
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E80CD6" w:rsidRPr="00FA0629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>EASER BREAK – NO LEAGUE COMPETITION</w:t>
       </w:r>
       <w:r w:rsidR="00FA0629" w:rsidRPr="00FA0629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S</w:t>
-      </w:r>
-[...72 lines deleted...]
-        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6E1E88" w14:textId="46CF5196" w:rsidR="0062182C" w:rsidRPr="0030610F" w:rsidRDefault="00734889" w:rsidP="005B4693">
       <w:pPr>
         <w:pStyle w:val="Date"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3374"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5292"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030610F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -4046,58 +3972,58 @@
         <w:t>head of the fixture date.</w:t>
       </w:r>
       <w:r w:rsidR="00CA59C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA1981" w:rsidSect="00943FB1">
       <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
       <w:pgMar w:top="425" w:right="737" w:bottom="851" w:left="709" w:header="720" w:footer="533" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="198D19AA" w14:textId="77777777" w:rsidR="008D3147" w:rsidRDefault="008D3147">
+    <w:p w14:paraId="67199B0A" w14:textId="77777777" w:rsidR="00767662" w:rsidRDefault="00767662">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0774EBBA" w14:textId="77777777" w:rsidR="008D3147" w:rsidRDefault="008D3147">
+    <w:p w14:paraId="1128EF37" w14:textId="77777777" w:rsidR="00767662" w:rsidRDefault="00767662">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4126,58 +4052,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3683C479" w14:textId="77777777" w:rsidR="008D3147" w:rsidRDefault="008D3147">
+    <w:p w14:paraId="4DFE75B6" w14:textId="77777777" w:rsidR="00767662" w:rsidRDefault="00767662">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D2595D1" w14:textId="77777777" w:rsidR="008D3147" w:rsidRDefault="008D3147">
+    <w:p w14:paraId="52921CC7" w14:textId="77777777" w:rsidR="00767662" w:rsidRDefault="00767662">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0593163B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1CCB11C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="30"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2310"/>
         </w:tabs>
         <w:ind w:left="2310" w:hanging="2310"/>
       </w:pPr>
@@ -6376,50 +6302,51 @@
     <w:rsid w:val="00173087"/>
     <w:rsid w:val="00177D8B"/>
     <w:rsid w:val="0018382F"/>
     <w:rsid w:val="001855C2"/>
     <w:rsid w:val="0019599E"/>
     <w:rsid w:val="00196E44"/>
     <w:rsid w:val="001A27BF"/>
     <w:rsid w:val="001B2D48"/>
     <w:rsid w:val="001D18B7"/>
     <w:rsid w:val="001E04D9"/>
     <w:rsid w:val="001E05A6"/>
     <w:rsid w:val="001E0791"/>
     <w:rsid w:val="001E0C0D"/>
     <w:rsid w:val="001F04C5"/>
     <w:rsid w:val="001F22BF"/>
     <w:rsid w:val="001F7C1C"/>
     <w:rsid w:val="002010AF"/>
     <w:rsid w:val="002015B5"/>
     <w:rsid w:val="00204544"/>
     <w:rsid w:val="00205AB3"/>
     <w:rsid w:val="0021229A"/>
     <w:rsid w:val="00212E15"/>
     <w:rsid w:val="002208D7"/>
     <w:rsid w:val="00233F00"/>
     <w:rsid w:val="0023524C"/>
+    <w:rsid w:val="00246DFA"/>
     <w:rsid w:val="00257646"/>
     <w:rsid w:val="00263A78"/>
     <w:rsid w:val="00266B18"/>
     <w:rsid w:val="00271741"/>
     <w:rsid w:val="00277D20"/>
     <w:rsid w:val="00296194"/>
     <w:rsid w:val="00296B5A"/>
     <w:rsid w:val="002A2FCA"/>
     <w:rsid w:val="002B118B"/>
     <w:rsid w:val="002B2600"/>
     <w:rsid w:val="002B32B2"/>
     <w:rsid w:val="002B4D70"/>
     <w:rsid w:val="002B55A8"/>
     <w:rsid w:val="002D0C39"/>
     <w:rsid w:val="002D5FD7"/>
     <w:rsid w:val="002D7E2A"/>
     <w:rsid w:val="002F145B"/>
     <w:rsid w:val="002F54BA"/>
     <w:rsid w:val="0030610F"/>
     <w:rsid w:val="00307FD8"/>
     <w:rsid w:val="0031486B"/>
     <w:rsid w:val="00317571"/>
     <w:rsid w:val="003340A5"/>
     <w:rsid w:val="00337641"/>
     <w:rsid w:val="0033793F"/>
@@ -6456,50 +6383,51 @@
     <w:rsid w:val="00424308"/>
     <w:rsid w:val="00424E3E"/>
     <w:rsid w:val="00430276"/>
     <w:rsid w:val="00441308"/>
     <w:rsid w:val="00441434"/>
     <w:rsid w:val="0044494F"/>
     <w:rsid w:val="00444D8D"/>
     <w:rsid w:val="00464EEE"/>
     <w:rsid w:val="00473612"/>
     <w:rsid w:val="00477C94"/>
     <w:rsid w:val="0048287C"/>
     <w:rsid w:val="0048363E"/>
     <w:rsid w:val="00493083"/>
     <w:rsid w:val="00496737"/>
     <w:rsid w:val="00496748"/>
     <w:rsid w:val="004A6527"/>
     <w:rsid w:val="004B0385"/>
     <w:rsid w:val="004B2239"/>
     <w:rsid w:val="004B39EC"/>
     <w:rsid w:val="004C330D"/>
     <w:rsid w:val="004C389E"/>
     <w:rsid w:val="004D2220"/>
     <w:rsid w:val="004D277B"/>
     <w:rsid w:val="004E2D13"/>
     <w:rsid w:val="004F019E"/>
+    <w:rsid w:val="004F493E"/>
     <w:rsid w:val="005212A5"/>
     <w:rsid w:val="00537EE1"/>
     <w:rsid w:val="00541B23"/>
     <w:rsid w:val="0054693A"/>
     <w:rsid w:val="00560CF4"/>
     <w:rsid w:val="005633D5"/>
     <w:rsid w:val="005637FB"/>
     <w:rsid w:val="0056440D"/>
     <w:rsid w:val="00564439"/>
     <w:rsid w:val="00567EF5"/>
     <w:rsid w:val="00574177"/>
     <w:rsid w:val="00581CEA"/>
     <w:rsid w:val="0058466C"/>
     <w:rsid w:val="00594B6B"/>
     <w:rsid w:val="005A03FF"/>
     <w:rsid w:val="005A59B2"/>
     <w:rsid w:val="005A7DF4"/>
     <w:rsid w:val="005B165B"/>
     <w:rsid w:val="005B3421"/>
     <w:rsid w:val="005B4078"/>
     <w:rsid w:val="005B45B7"/>
     <w:rsid w:val="005B4655"/>
     <w:rsid w:val="005B4693"/>
     <w:rsid w:val="005B5088"/>
     <w:rsid w:val="005B53EA"/>
@@ -6535,50 +6463,51 @@
     <w:rsid w:val="006C0316"/>
     <w:rsid w:val="006C1CB1"/>
     <w:rsid w:val="006C5A71"/>
     <w:rsid w:val="006E3A68"/>
     <w:rsid w:val="006F11EE"/>
     <w:rsid w:val="006F59C4"/>
     <w:rsid w:val="006F5ADE"/>
     <w:rsid w:val="006F6C1F"/>
     <w:rsid w:val="00710770"/>
     <w:rsid w:val="0071187A"/>
     <w:rsid w:val="00713877"/>
     <w:rsid w:val="007152CE"/>
     <w:rsid w:val="0071639D"/>
     <w:rsid w:val="00723F25"/>
     <w:rsid w:val="00726961"/>
     <w:rsid w:val="00727973"/>
     <w:rsid w:val="0073143C"/>
     <w:rsid w:val="0073151C"/>
     <w:rsid w:val="00734889"/>
     <w:rsid w:val="00736B59"/>
     <w:rsid w:val="00741F9C"/>
     <w:rsid w:val="00751468"/>
     <w:rsid w:val="00754576"/>
     <w:rsid w:val="00757E27"/>
     <w:rsid w:val="00766E1C"/>
+    <w:rsid w:val="00767662"/>
     <w:rsid w:val="00770E92"/>
     <w:rsid w:val="00775127"/>
     <w:rsid w:val="00775D76"/>
     <w:rsid w:val="007810DB"/>
     <w:rsid w:val="00781E86"/>
     <w:rsid w:val="00785C46"/>
     <w:rsid w:val="00785EDE"/>
     <w:rsid w:val="0079258A"/>
     <w:rsid w:val="007968C5"/>
     <w:rsid w:val="007A5DD9"/>
     <w:rsid w:val="007B067D"/>
     <w:rsid w:val="007B3BAF"/>
     <w:rsid w:val="007B4367"/>
     <w:rsid w:val="007B4E37"/>
     <w:rsid w:val="007B55DE"/>
     <w:rsid w:val="007D37D8"/>
     <w:rsid w:val="007D6C20"/>
     <w:rsid w:val="007E0247"/>
     <w:rsid w:val="007E3302"/>
     <w:rsid w:val="00811B8E"/>
     <w:rsid w:val="00826CDF"/>
     <w:rsid w:val="00836164"/>
     <w:rsid w:val="00836C96"/>
     <w:rsid w:val="00842BBE"/>
     <w:rsid w:val="00845DD7"/>
@@ -7840,70 +7769,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>359</Words>
-  <Characters>2158</Characters>
+  <Words>356</Words>
+  <Characters>2090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LEAGUE FIXTURES – SEASON 2000/2001</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gateway</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2512</CharactersWithSpaces>
+  <CharactersWithSpaces>2450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LEAGUE FIXTURES – SEASON 2000/2001</dc:title>
   <dc:subject/>
   <dc:creator>Derek Harris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>